--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -4,59 +4,59 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="20260610 出版品分類價目表" sheetId="1" r:id="rId4"/>
+    <sheet name="20260726 出版品分類價目表" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1513">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1517">
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>書名</t>
   </si>
   <si>
     <t>出版時間</t>
   </si>
   <si>
     <t>作者</t>
   </si>
   <si>
     <t>裝本</t>
   </si>
   <si>
     <t>售價(元)</t>
   </si>
   <si>
     <t>庫存</t>
   </si>
   <si>
     <t>備註</t>
   </si>
   <si>
@@ -3998,50 +3998,56 @@
   <si>
     <t>2025/03</t>
   </si>
   <si>
     <t>歷史語言研究所集刊第九十六本第二分</t>
   </si>
   <si>
     <t>歷史語言研究所集刊第九十六本第三分</t>
   </si>
   <si>
     <t>2025/09</t>
   </si>
   <si>
     <t>歷史語言研究所集刊第九十六本第四分</t>
   </si>
   <si>
     <t>2025/12</t>
   </si>
   <si>
     <t>歷史語言研究所集刊第九十七本第一分</t>
   </si>
   <si>
     <t>2026/03</t>
   </si>
   <si>
+    <t>歷史語言研究所集刊第九十七本第二分</t>
+  </si>
+  <si>
+    <t>2026/06</t>
+  </si>
+  <si>
     <t>古今論衡</t>
   </si>
   <si>
     <t>古今論衡創刊號</t>
   </si>
   <si>
     <t>古今論衡第二期</t>
   </si>
   <si>
     <t>古今論衡第三期</t>
   </si>
   <si>
     <t>古今論衡第四期</t>
   </si>
   <si>
     <t>古今論衡第五期</t>
   </si>
   <si>
     <t>古今論衡第六期</t>
   </si>
   <si>
     <t>古今論衡第七期</t>
   </si>
   <si>
     <t>2002/01</t>
@@ -4415,50 +4421,53 @@
   <si>
     <t>Asia Major Volume 30 parts 1-2</t>
   </si>
   <si>
     <t>Asia Major Volume 31 parts 1-2</t>
   </si>
   <si>
     <t>Asia Major Volume 32 parts 1-2</t>
   </si>
   <si>
     <t>Asia Major Volume 33 parts 1-2</t>
   </si>
   <si>
     <t>Asia Major Volume 34 parts 1-2</t>
   </si>
   <si>
     <t>Asia Major Volume 35 parts 1-2</t>
   </si>
   <si>
     <t>Asia Major Volume 36 parts 1-2</t>
   </si>
   <si>
     <t>Asia Major Volume 37 parts 1-2</t>
   </si>
   <si>
+    <t>Asia Major Volume 38 part 1</t>
+  </si>
+  <si>
     <t>法制史研究</t>
   </si>
   <si>
     <t>法制史研究創刊號</t>
   </si>
   <si>
     <t>中國法制史學會主編</t>
   </si>
   <si>
     <t>法制史研究第二期</t>
   </si>
   <si>
     <t>法制史研究第三期</t>
   </si>
   <si>
     <t>法制史研究第四期</t>
   </si>
   <si>
     <t>法制史研究第五期</t>
   </si>
   <si>
     <t>中國法制史學會、中央研究院歷史語言研究所主編</t>
   </si>
   <si>
     <t>法制史研究第六期</t>
@@ -4551,50 +4560,53 @@
     <t>法制史研究第三十三期</t>
   </si>
   <si>
     <t>法制史研究第三十四期</t>
   </si>
   <si>
     <t>法制史研究第三十五期</t>
   </si>
   <si>
     <t>法制史研究第三十六期</t>
   </si>
   <si>
     <t>法制史研究第三十七期</t>
   </si>
   <si>
     <t>法制史研究第三十八期</t>
   </si>
   <si>
     <t>法制史研究第三十九期</t>
   </si>
   <si>
     <t>法制史研究第四十期</t>
   </si>
   <si>
     <t>法制史研究第四十一期</t>
+  </si>
+  <si>
+    <t>法制史研究第四十二期</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4938,54 +4950,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I927"/>
+  <dimension ref="A1:I930"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:I927"/>
+      <selection activeCell="A1" sqref="A1:I930"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.793" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.793" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -23983,3554 +23995,3623 @@
     <row r="774" spans="1:9">
       <c r="A774" s="3" t="s">
         <v>893</v>
       </c>
       <c r="B774" s="2" t="s">
         <v>1326</v>
       </c>
       <c r="C774" s="4" t="s">
         <v>1327</v>
       </c>
       <c r="D774" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E774" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F774" s="5">
         <v>300</v>
       </c>
       <c r="G774" s="3"/>
       <c r="H774" s="2"/>
       <c r="I774" s="6"/>
     </row>
     <row r="775" spans="1:9">
       <c r="A775" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="B775" s="2" t="s">
         <v>1328</v>
       </c>
-      <c r="B775" s="2" t="s">
+      <c r="C775" s="4" t="s">
         <v>1329</v>
       </c>
-      <c r="C775" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D775" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E775" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F775" s="5">
-        <v>180</v>
+        <v>300</v>
       </c>
       <c r="G775" s="3"/>
       <c r="H775" s="2"/>
       <c r="I775" s="6"/>
     </row>
     <row r="776" spans="1:9">
       <c r="A776" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B776" s="2" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="C776" s="4" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="D776" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E776" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F776" s="5">
         <v>180</v>
       </c>
       <c r="G776" s="3"/>
       <c r="H776" s="2"/>
       <c r="I776" s="6"/>
     </row>
     <row r="777" spans="1:9">
       <c r="A777" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B777" s="2" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C777" s="4" t="s">
-        <v>1136</v>
+        <v>310</v>
       </c>
       <c r="D777" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E777" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F777" s="5">
-        <v>220</v>
+        <v>180</v>
       </c>
       <c r="G777" s="3"/>
       <c r="H777" s="2"/>
       <c r="I777" s="6"/>
     </row>
     <row r="778" spans="1:9">
       <c r="A778" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B778" s="2" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="C778" s="4" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="D778" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E778" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F778" s="5">
-        <v>180</v>
+        <v>220</v>
       </c>
       <c r="G778" s="3"/>
       <c r="H778" s="2"/>
       <c r="I778" s="6"/>
     </row>
     <row r="779" spans="1:9">
       <c r="A779" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B779" s="2" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="C779" s="4" t="s">
-        <v>327</v>
+        <v>1141</v>
       </c>
       <c r="D779" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E779" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F779" s="5">
         <v>180</v>
       </c>
       <c r="G779" s="3"/>
       <c r="H779" s="2"/>
       <c r="I779" s="6"/>
     </row>
     <row r="780" spans="1:9">
       <c r="A780" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B780" s="2" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="C780" s="4" t="s">
-        <v>1149</v>
+        <v>327</v>
       </c>
       <c r="D780" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E780" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F780" s="5">
         <v>180</v>
       </c>
       <c r="G780" s="3"/>
       <c r="H780" s="2"/>
       <c r="I780" s="6"/>
     </row>
     <row r="781" spans="1:9">
       <c r="A781" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B781" s="2" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="C781" s="4" t="s">
-        <v>1336</v>
+        <v>1149</v>
       </c>
       <c r="D781" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E781" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F781" s="5">
         <v>180</v>
       </c>
       <c r="G781" s="3"/>
       <c r="H781" s="2"/>
       <c r="I781" s="6"/>
     </row>
     <row r="782" spans="1:9">
       <c r="A782" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B782" s="2" t="s">
         <v>1337</v>
       </c>
       <c r="C782" s="4" t="s">
-        <v>506</v>
+        <v>1338</v>
       </c>
       <c r="D782" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E782" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F782" s="5">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="G782" s="3"/>
       <c r="H782" s="2"/>
       <c r="I782" s="6"/>
     </row>
     <row r="783" spans="1:9">
       <c r="A783" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B783" s="2" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="C783" s="4" t="s">
-        <v>1339</v>
+        <v>506</v>
       </c>
       <c r="D783" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E783" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F783" s="5">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="G783" s="3"/>
       <c r="H783" s="2"/>
       <c r="I783" s="6"/>
     </row>
     <row r="784" spans="1:9">
       <c r="A784" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B784" s="2" t="s">
         <v>1340</v>
       </c>
       <c r="C784" s="4" t="s">
-        <v>1168</v>
+        <v>1341</v>
       </c>
       <c r="D784" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E784" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F784" s="5">
         <v>180</v>
       </c>
       <c r="G784" s="3"/>
       <c r="H784" s="2"/>
       <c r="I784" s="6"/>
     </row>
     <row r="785" spans="1:9">
       <c r="A785" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B785" s="2" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="C785" s="4" t="s">
-        <v>1175</v>
+        <v>1168</v>
       </c>
       <c r="D785" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E785" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F785" s="5">
         <v>180</v>
       </c>
       <c r="G785" s="3"/>
       <c r="H785" s="2"/>
       <c r="I785" s="6"/>
     </row>
     <row r="786" spans="1:9">
       <c r="A786" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B786" s="2" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="C786" s="4" t="s">
-        <v>1179</v>
+        <v>1175</v>
       </c>
       <c r="D786" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E786" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F786" s="5">
         <v>180</v>
       </c>
       <c r="G786" s="3"/>
       <c r="H786" s="2"/>
       <c r="I786" s="6"/>
     </row>
     <row r="787" spans="1:9">
       <c r="A787" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B787" s="2" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="C787" s="4" t="s">
-        <v>826</v>
+        <v>1179</v>
       </c>
       <c r="D787" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E787" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F787" s="5">
         <v>180</v>
       </c>
       <c r="G787" s="3"/>
       <c r="H787" s="2"/>
       <c r="I787" s="6"/>
     </row>
     <row r="788" spans="1:9">
       <c r="A788" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B788" s="2" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="C788" s="4" t="s">
-        <v>354</v>
+        <v>826</v>
       </c>
       <c r="D788" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E788" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F788" s="5">
         <v>180</v>
       </c>
       <c r="G788" s="3"/>
       <c r="H788" s="2"/>
       <c r="I788" s="6"/>
     </row>
     <row r="789" spans="1:9">
       <c r="A789" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B789" s="2" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="C789" s="4" t="s">
-        <v>1346</v>
+        <v>354</v>
       </c>
       <c r="D789" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E789" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F789" s="5">
         <v>180</v>
       </c>
       <c r="G789" s="3"/>
       <c r="H789" s="2"/>
       <c r="I789" s="6"/>
     </row>
     <row r="790" spans="1:9">
       <c r="A790" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B790" s="2" t="s">
         <v>1347</v>
       </c>
       <c r="C790" s="4" t="s">
-        <v>784</v>
+        <v>1348</v>
       </c>
       <c r="D790" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E790" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F790" s="5">
         <v>180</v>
       </c>
       <c r="G790" s="3"/>
       <c r="H790" s="2"/>
       <c r="I790" s="6"/>
     </row>
     <row r="791" spans="1:9">
       <c r="A791" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B791" s="2" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C791" s="4" t="s">
-        <v>1200</v>
+        <v>784</v>
       </c>
       <c r="D791" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E791" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F791" s="5">
         <v>180</v>
       </c>
       <c r="G791" s="3"/>
       <c r="H791" s="2"/>
       <c r="I791" s="6"/>
     </row>
     <row r="792" spans="1:9">
       <c r="A792" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B792" s="2" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="C792" s="4" t="s">
-        <v>657</v>
+        <v>1200</v>
       </c>
       <c r="D792" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E792" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F792" s="5">
         <v>180</v>
       </c>
       <c r="G792" s="3"/>
       <c r="H792" s="2"/>
       <c r="I792" s="6"/>
     </row>
     <row r="793" spans="1:9">
       <c r="A793" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B793" s="2" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="C793" s="4" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="D793" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E793" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F793" s="5">
         <v>180</v>
       </c>
       <c r="G793" s="3"/>
       <c r="H793" s="2"/>
       <c r="I793" s="6"/>
     </row>
     <row r="794" spans="1:9">
       <c r="A794" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B794" s="2" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="C794" s="4" t="s">
-        <v>1216</v>
+        <v>662</v>
       </c>
       <c r="D794" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E794" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F794" s="5">
         <v>180</v>
       </c>
       <c r="G794" s="3"/>
       <c r="H794" s="2"/>
       <c r="I794" s="6"/>
     </row>
     <row r="795" spans="1:9">
       <c r="A795" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B795" s="2" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="C795" s="4" t="s">
-        <v>378</v>
+        <v>1216</v>
       </c>
       <c r="D795" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E795" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F795" s="5">
         <v>180</v>
       </c>
       <c r="G795" s="3"/>
       <c r="H795" s="2"/>
       <c r="I795" s="6"/>
     </row>
     <row r="796" spans="1:9">
       <c r="A796" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B796" s="2" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="C796" s="4" t="s">
-        <v>1228</v>
+        <v>378</v>
       </c>
       <c r="D796" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E796" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F796" s="5">
         <v>180</v>
       </c>
       <c r="G796" s="3"/>
       <c r="H796" s="2"/>
       <c r="I796" s="6"/>
     </row>
     <row r="797" spans="1:9">
       <c r="A797" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B797" s="2" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="C797" s="4" t="s">
-        <v>1232</v>
+        <v>1228</v>
       </c>
       <c r="D797" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E797" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F797" s="5">
         <v>180</v>
       </c>
       <c r="G797" s="3"/>
       <c r="H797" s="2"/>
       <c r="I797" s="6"/>
     </row>
     <row r="798" spans="1:9">
       <c r="A798" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B798" s="2" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="C798" s="4" t="s">
-        <v>790</v>
+        <v>1232</v>
       </c>
       <c r="D798" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E798" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F798" s="5">
         <v>180</v>
       </c>
       <c r="G798" s="3"/>
       <c r="H798" s="2"/>
       <c r="I798" s="6"/>
     </row>
     <row r="799" spans="1:9">
       <c r="A799" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B799" s="2" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="C799" s="4" t="s">
-        <v>885</v>
+        <v>790</v>
       </c>
       <c r="D799" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E799" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F799" s="5">
         <v>180</v>
       </c>
       <c r="G799" s="3"/>
       <c r="H799" s="2"/>
       <c r="I799" s="6"/>
     </row>
     <row r="800" spans="1:9">
       <c r="A800" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B800" s="2" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="C800" s="4" t="s">
-        <v>798</v>
+        <v>885</v>
       </c>
       <c r="D800" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E800" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F800" s="5">
         <v>180</v>
       </c>
       <c r="G800" s="3"/>
       <c r="H800" s="2"/>
       <c r="I800" s="6"/>
     </row>
     <row r="801" spans="1:9">
       <c r="A801" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B801" s="2" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="C801" s="4" t="s">
-        <v>1359</v>
+        <v>798</v>
       </c>
       <c r="D801" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E801" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F801" s="5">
         <v>180</v>
       </c>
       <c r="G801" s="3"/>
       <c r="H801" s="2"/>
       <c r="I801" s="6"/>
     </row>
     <row r="802" spans="1:9">
       <c r="A802" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B802" s="2" t="s">
         <v>1360</v>
       </c>
       <c r="C802" s="4" t="s">
-        <v>413</v>
+        <v>1361</v>
       </c>
       <c r="D802" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E802" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F802" s="5">
         <v>180</v>
       </c>
       <c r="G802" s="3"/>
       <c r="H802" s="2"/>
       <c r="I802" s="6"/>
     </row>
     <row r="803" spans="1:9">
       <c r="A803" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B803" s="2" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="C803" s="4" t="s">
-        <v>429</v>
+        <v>413</v>
       </c>
       <c r="D803" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E803" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F803" s="5">
         <v>180</v>
       </c>
       <c r="G803" s="3"/>
       <c r="H803" s="2"/>
       <c r="I803" s="6"/>
     </row>
     <row r="804" spans="1:9">
       <c r="A804" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B804" s="2" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="C804" s="4" t="s">
-        <v>676</v>
+        <v>429</v>
       </c>
       <c r="D804" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E804" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F804" s="5">
         <v>180</v>
       </c>
       <c r="G804" s="3"/>
       <c r="H804" s="2"/>
       <c r="I804" s="6"/>
     </row>
     <row r="805" spans="1:9">
       <c r="A805" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B805" s="2" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="C805" s="4" t="s">
-        <v>440</v>
+        <v>676</v>
       </c>
       <c r="D805" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E805" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F805" s="5">
         <v>180</v>
       </c>
       <c r="G805" s="3"/>
       <c r="H805" s="2"/>
       <c r="I805" s="6"/>
     </row>
     <row r="806" spans="1:9">
       <c r="A806" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B806" s="2" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="C806" s="4" t="s">
-        <v>1277</v>
+        <v>440</v>
       </c>
       <c r="D806" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E806" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F806" s="5">
         <v>180</v>
       </c>
       <c r="G806" s="3"/>
       <c r="H806" s="2"/>
       <c r="I806" s="6"/>
     </row>
     <row r="807" spans="1:9">
       <c r="A807" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B807" s="2" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="C807" s="4" t="s">
-        <v>443</v>
+        <v>1277</v>
       </c>
       <c r="D807" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E807" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F807" s="5">
         <v>180</v>
       </c>
       <c r="G807" s="3"/>
       <c r="H807" s="2"/>
       <c r="I807" s="6"/>
     </row>
     <row r="808" spans="1:9">
       <c r="A808" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B808" s="2" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="C808" s="4" t="s">
-        <v>1284</v>
+        <v>443</v>
       </c>
       <c r="D808" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E808" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F808" s="5">
         <v>180</v>
       </c>
       <c r="G808" s="3"/>
       <c r="H808" s="2"/>
       <c r="I808" s="6"/>
     </row>
     <row r="809" spans="1:9">
       <c r="A809" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B809" s="2" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="C809" s="4" t="s">
-        <v>446</v>
+        <v>1284</v>
       </c>
       <c r="D809" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E809" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F809" s="5">
         <v>180</v>
       </c>
       <c r="G809" s="3"/>
       <c r="H809" s="2"/>
       <c r="I809" s="6"/>
     </row>
     <row r="810" spans="1:9">
       <c r="A810" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B810" s="2" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="C810" s="4" t="s">
-        <v>1291</v>
+        <v>446</v>
       </c>
       <c r="D810" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E810" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F810" s="5">
         <v>180</v>
       </c>
       <c r="G810" s="3"/>
       <c r="H810" s="2"/>
       <c r="I810" s="6"/>
     </row>
     <row r="811" spans="1:9">
       <c r="A811" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B811" s="2" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="C811" s="4" t="s">
-        <v>1295</v>
+        <v>1291</v>
       </c>
       <c r="D811" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E811" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F811" s="5">
         <v>180</v>
       </c>
       <c r="G811" s="3"/>
       <c r="H811" s="2"/>
       <c r="I811" s="6"/>
     </row>
     <row r="812" spans="1:9">
       <c r="A812" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B812" s="2" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C812" s="4" t="s">
-        <v>1299</v>
+        <v>1295</v>
       </c>
       <c r="D812" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E812" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F812" s="5">
         <v>180</v>
       </c>
       <c r="G812" s="3"/>
       <c r="H812" s="2"/>
       <c r="I812" s="6"/>
     </row>
     <row r="813" spans="1:9">
       <c r="A813" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B813" s="2" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="C813" s="4" t="s">
-        <v>1303</v>
+        <v>1299</v>
       </c>
       <c r="D813" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E813" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F813" s="5">
         <v>180</v>
       </c>
       <c r="G813" s="3"/>
       <c r="H813" s="2"/>
       <c r="I813" s="6"/>
     </row>
     <row r="814" spans="1:9">
       <c r="A814" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B814" s="2" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="C814" s="4" t="s">
-        <v>1307</v>
+        <v>1303</v>
       </c>
       <c r="D814" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E814" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F814" s="5">
         <v>180</v>
       </c>
       <c r="G814" s="3"/>
       <c r="H814" s="2"/>
       <c r="I814" s="6"/>
     </row>
     <row r="815" spans="1:9">
       <c r="A815" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B815" s="2" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="C815" s="4" t="s">
-        <v>1311</v>
+        <v>1307</v>
       </c>
       <c r="D815" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E815" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F815" s="5">
         <v>180</v>
       </c>
       <c r="G815" s="3"/>
       <c r="H815" s="2"/>
       <c r="I815" s="6"/>
     </row>
     <row r="816" spans="1:9">
       <c r="A816" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B816" s="2" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="C816" s="4" t="s">
-        <v>463</v>
+        <v>1311</v>
       </c>
       <c r="D816" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E816" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F816" s="5">
         <v>180</v>
       </c>
       <c r="G816" s="3"/>
       <c r="H816" s="2"/>
       <c r="I816" s="6"/>
     </row>
     <row r="817" spans="1:9">
       <c r="A817" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B817" s="2" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="C817" s="4" t="s">
-        <v>1318</v>
+        <v>463</v>
       </c>
       <c r="D817" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E817" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F817" s="5">
         <v>180</v>
       </c>
       <c r="G817" s="3"/>
       <c r="H817" s="2"/>
       <c r="I817" s="6"/>
     </row>
     <row r="818" spans="1:9">
       <c r="A818" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B818" s="2" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="C818" s="4" t="s">
-        <v>809</v>
+        <v>1318</v>
       </c>
       <c r="D818" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E818" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F818" s="5">
         <v>180</v>
       </c>
       <c r="G818" s="3"/>
       <c r="H818" s="2"/>
       <c r="I818" s="6"/>
     </row>
     <row r="819" spans="1:9">
       <c r="A819" s="3" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B819" s="2" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="C819" s="4" t="s">
-        <v>1325</v>
+        <v>809</v>
       </c>
       <c r="D819" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E819" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F819" s="5">
         <v>180</v>
       </c>
       <c r="G819" s="3"/>
       <c r="H819" s="2"/>
       <c r="I819" s="6"/>
     </row>
     <row r="820" spans="1:9">
       <c r="A820" s="3" t="s">
-        <v>1378</v>
+        <v>1330</v>
       </c>
       <c r="B820" s="2" t="s">
         <v>1379</v>
       </c>
       <c r="C820" s="4" t="s">
-        <v>1380</v>
-[...1 lines deleted...]
-      <c r="D820" s="2"/>
+        <v>1325</v>
+      </c>
+      <c r="D820" s="2" t="s">
+        <v>21</v>
+      </c>
       <c r="E820" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="F820" s="5"/>
+      <c r="F820" s="5">
+        <v>180</v>
+      </c>
       <c r="G820" s="3"/>
-      <c r="H820" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H820" s="2"/>
       <c r="I820" s="6"/>
     </row>
     <row r="821" spans="1:9">
       <c r="A821" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B821" s="2" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C821" s="4" t="s">
         <v>1382</v>
-      </c>
-[...1 lines deleted...]
-        <v>1383</v>
       </c>
       <c r="D821" s="2"/>
       <c r="E821" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F821" s="5"/>
       <c r="G821" s="3"/>
       <c r="H821" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I821" s="6"/>
     </row>
     <row r="822" spans="1:9">
       <c r="A822" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B822" s="2" t="s">
         <v>1384</v>
       </c>
       <c r="C822" s="4" t="s">
         <v>1385</v>
       </c>
       <c r="D822" s="2"/>
       <c r="E822" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F822" s="5"/>
       <c r="G822" s="3"/>
       <c r="H822" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I822" s="6"/>
     </row>
     <row r="823" spans="1:9">
       <c r="A823" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B823" s="2" t="s">
         <v>1386</v>
       </c>
-      <c r="C823" s="4">
-        <v>1988</v>
+      <c r="C823" s="4" t="s">
+        <v>1387</v>
       </c>
       <c r="D823" s="2"/>
       <c r="E823" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F823" s="5"/>
       <c r="G823" s="3"/>
       <c r="H823" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I823" s="6"/>
     </row>
     <row r="824" spans="1:9">
       <c r="A824" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B824" s="2" t="s">
-        <v>1387</v>
-[...1 lines deleted...]
-      <c r="C824" s="4" t="s">
         <v>1388</v>
+      </c>
+      <c r="C824" s="4">
+        <v>1988</v>
       </c>
       <c r="D824" s="2"/>
       <c r="E824" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F824" s="5"/>
       <c r="G824" s="3"/>
       <c r="H824" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I824" s="6"/>
     </row>
     <row r="825" spans="1:9">
       <c r="A825" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B825" s="2" t="s">
         <v>1389</v>
       </c>
       <c r="C825" s="4" t="s">
         <v>1390</v>
       </c>
       <c r="D825" s="2"/>
       <c r="E825" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F825" s="5"/>
       <c r="G825" s="3"/>
       <c r="H825" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I825" s="6"/>
     </row>
     <row r="826" spans="1:9">
       <c r="A826" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B826" s="2" t="s">
         <v>1391</v>
       </c>
-      <c r="C826" s="4">
-        <v>1989</v>
+      <c r="C826" s="4" t="s">
+        <v>1392</v>
       </c>
       <c r="D826" s="2"/>
       <c r="E826" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F826" s="5"/>
       <c r="G826" s="3"/>
       <c r="H826" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I826" s="6"/>
     </row>
     <row r="827" spans="1:9">
       <c r="A827" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B827" s="2" t="s">
-        <v>1392</v>
-[...1 lines deleted...]
-      <c r="C827" s="4" t="s">
         <v>1393</v>
+      </c>
+      <c r="C827" s="4">
+        <v>1989</v>
       </c>
       <c r="D827" s="2"/>
       <c r="E827" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F827" s="5"/>
       <c r="G827" s="3"/>
       <c r="H827" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I827" s="6"/>
     </row>
     <row r="828" spans="1:9">
       <c r="A828" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B828" s="2" t="s">
         <v>1394</v>
       </c>
       <c r="C828" s="4" t="s">
         <v>1395</v>
       </c>
       <c r="D828" s="2"/>
       <c r="E828" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F828" s="5"/>
       <c r="G828" s="3"/>
       <c r="H828" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I828" s="6"/>
     </row>
     <row r="829" spans="1:9">
       <c r="A829" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B829" s="2" t="s">
         <v>1396</v>
       </c>
-      <c r="C829" s="4">
-        <v>1990</v>
+      <c r="C829" s="4" t="s">
+        <v>1397</v>
       </c>
       <c r="D829" s="2"/>
       <c r="E829" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F829" s="5"/>
       <c r="G829" s="3"/>
       <c r="H829" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I829" s="6"/>
     </row>
     <row r="830" spans="1:9">
       <c r="A830" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B830" s="2" t="s">
-        <v>1397</v>
-[...1 lines deleted...]
-      <c r="C830" s="4" t="s">
         <v>1398</v>
+      </c>
+      <c r="C830" s="4">
+        <v>1990</v>
       </c>
       <c r="D830" s="2"/>
       <c r="E830" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F830" s="5"/>
       <c r="G830" s="3"/>
       <c r="H830" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I830" s="6"/>
     </row>
     <row r="831" spans="1:9">
       <c r="A831" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B831" s="2" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="C831" s="4" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="D831" s="2"/>
       <c r="E831" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F831" s="5"/>
       <c r="G831" s="3"/>
       <c r="H831" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I831" s="6"/>
     </row>
     <row r="832" spans="1:9">
       <c r="A832" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B832" s="2" t="s">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>1991</v>
+        <v>1399</v>
+      </c>
+      <c r="C832" s="4" t="s">
+        <v>1401</v>
       </c>
       <c r="D832" s="2"/>
       <c r="E832" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F832" s="5"/>
       <c r="G832" s="3"/>
       <c r="H832" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I832" s="6"/>
     </row>
     <row r="833" spans="1:9">
       <c r="A833" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B833" s="2" t="s">
-        <v>1401</v>
-[...1 lines deleted...]
-      <c r="C833" s="4" t="s">
         <v>1402</v>
+      </c>
+      <c r="C833" s="4">
+        <v>1991</v>
       </c>
       <c r="D833" s="2"/>
       <c r="E833" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F833" s="5"/>
       <c r="G833" s="3"/>
       <c r="H833" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I833" s="6"/>
     </row>
     <row r="834" spans="1:9">
       <c r="A834" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B834" s="2" t="s">
         <v>1403</v>
       </c>
       <c r="C834" s="4" t="s">
         <v>1404</v>
       </c>
       <c r="D834" s="2"/>
       <c r="E834" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F834" s="5"/>
       <c r="G834" s="3"/>
       <c r="H834" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I834" s="6"/>
     </row>
     <row r="835" spans="1:9">
       <c r="A835" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B835" s="2" t="s">
         <v>1405</v>
       </c>
-      <c r="C835" s="4">
-        <v>1992</v>
+      <c r="C835" s="4" t="s">
+        <v>1406</v>
       </c>
       <c r="D835" s="2"/>
       <c r="E835" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F835" s="5"/>
       <c r="G835" s="3"/>
       <c r="H835" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I835" s="6"/>
     </row>
     <row r="836" spans="1:9">
       <c r="A836" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B836" s="2" t="s">
-        <v>1406</v>
-[...1 lines deleted...]
-      <c r="C836" s="4" t="s">
         <v>1407</v>
+      </c>
+      <c r="C836" s="4">
+        <v>1992</v>
       </c>
       <c r="D836" s="2"/>
       <c r="E836" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F836" s="5"/>
       <c r="G836" s="3"/>
       <c r="H836" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I836" s="6"/>
     </row>
     <row r="837" spans="1:9">
       <c r="A837" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B837" s="2" t="s">
         <v>1408</v>
       </c>
       <c r="C837" s="4" t="s">
-        <v>29</v>
+        <v>1409</v>
       </c>
       <c r="D837" s="2"/>
       <c r="E837" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F837" s="5"/>
       <c r="G837" s="3"/>
       <c r="H837" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I837" s="6"/>
     </row>
     <row r="838" spans="1:9">
       <c r="A838" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B838" s="2" t="s">
-        <v>1409</v>
-[...2 lines deleted...]
-        <v>1993</v>
+        <v>1410</v>
+      </c>
+      <c r="C838" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="D838" s="2"/>
       <c r="E838" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F838" s="5"/>
       <c r="G838" s="3"/>
       <c r="H838" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I838" s="6"/>
     </row>
     <row r="839" spans="1:9">
       <c r="A839" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B839" s="2" t="s">
-        <v>1410</v>
-[...1 lines deleted...]
-      <c r="C839" s="4" t="s">
         <v>1411</v>
+      </c>
+      <c r="C839" s="4">
+        <v>1993</v>
       </c>
       <c r="D839" s="2"/>
       <c r="E839" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F839" s="5"/>
       <c r="G839" s="3"/>
       <c r="H839" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I839" s="6"/>
     </row>
     <row r="840" spans="1:9">
       <c r="A840" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B840" s="2" t="s">
         <v>1412</v>
       </c>
       <c r="C840" s="4" t="s">
-        <v>545</v>
+        <v>1413</v>
       </c>
       <c r="D840" s="2"/>
       <c r="E840" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F840" s="5"/>
       <c r="G840" s="3"/>
       <c r="H840" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I840" s="6"/>
     </row>
     <row r="841" spans="1:9">
       <c r="A841" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B841" s="2" t="s">
-        <v>1413</v>
-[...2 lines deleted...]
-        <v>1994</v>
+        <v>1414</v>
+      </c>
+      <c r="C841" s="4" t="s">
+        <v>545</v>
       </c>
       <c r="D841" s="2"/>
       <c r="E841" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F841" s="5"/>
       <c r="G841" s="3"/>
       <c r="H841" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I841" s="6"/>
     </row>
     <row r="842" spans="1:9">
       <c r="A842" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B842" s="2" t="s">
-        <v>1414</v>
-[...1 lines deleted...]
-      <c r="C842" s="4" t="s">
         <v>1415</v>
+      </c>
+      <c r="C842" s="4">
+        <v>1994</v>
       </c>
       <c r="D842" s="2"/>
       <c r="E842" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F842" s="5"/>
       <c r="G842" s="3"/>
       <c r="H842" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I842" s="6"/>
     </row>
     <row r="843" spans="1:9">
       <c r="A843" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B843" s="2" t="s">
         <v>1416</v>
       </c>
       <c r="C843" s="4" t="s">
         <v>1417</v>
       </c>
       <c r="D843" s="2"/>
       <c r="E843" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F843" s="5"/>
       <c r="G843" s="3"/>
       <c r="H843" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I843" s="6"/>
     </row>
     <row r="844" spans="1:9">
       <c r="A844" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B844" s="2" t="s">
         <v>1418</v>
       </c>
-      <c r="C844" s="4">
-        <v>1995</v>
+      <c r="C844" s="4" t="s">
+        <v>1419</v>
       </c>
       <c r="D844" s="2"/>
       <c r="E844" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F844" s="5"/>
       <c r="G844" s="3"/>
       <c r="H844" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I844" s="6"/>
     </row>
     <row r="845" spans="1:9">
       <c r="A845" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B845" s="2" t="s">
-        <v>1419</v>
-[...1 lines deleted...]
-      <c r="C845" s="4" t="s">
         <v>1420</v>
+      </c>
+      <c r="C845" s="4">
+        <v>1995</v>
       </c>
       <c r="D845" s="2"/>
       <c r="E845" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F845" s="5"/>
       <c r="G845" s="3"/>
       <c r="H845" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I845" s="6"/>
     </row>
     <row r="846" spans="1:9">
       <c r="A846" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B846" s="2" t="s">
         <v>1421</v>
       </c>
       <c r="C846" s="4" t="s">
-        <v>47</v>
+        <v>1422</v>
       </c>
       <c r="D846" s="2"/>
       <c r="E846" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F846" s="5"/>
       <c r="G846" s="3"/>
       <c r="H846" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I846" s="6"/>
     </row>
     <row r="847" spans="1:9">
       <c r="A847" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B847" s="2" t="s">
-        <v>1419</v>
-[...2 lines deleted...]
-        <v>1996</v>
+        <v>1423</v>
+      </c>
+      <c r="C847" s="4" t="s">
+        <v>47</v>
       </c>
       <c r="D847" s="2"/>
       <c r="E847" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F847" s="5"/>
       <c r="G847" s="3"/>
       <c r="H847" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I847" s="6"/>
     </row>
     <row r="848" spans="1:9">
       <c r="A848" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B848" s="2" t="s">
-        <v>1422</v>
-[...2 lines deleted...]
-        <v>1423</v>
+        <v>1421</v>
+      </c>
+      <c r="C848" s="4">
+        <v>1996</v>
       </c>
       <c r="D848" s="2"/>
       <c r="E848" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F848" s="5"/>
       <c r="G848" s="3"/>
       <c r="H848" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I848" s="6"/>
     </row>
     <row r="849" spans="1:9">
       <c r="A849" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B849" s="2" t="s">
         <v>1424</v>
       </c>
       <c r="C849" s="4" t="s">
-        <v>548</v>
+        <v>1425</v>
       </c>
       <c r="D849" s="2"/>
       <c r="E849" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F849" s="5"/>
       <c r="G849" s="3"/>
       <c r="H849" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I849" s="6"/>
     </row>
     <row r="850" spans="1:9">
       <c r="A850" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B850" s="2" t="s">
-        <v>1422</v>
-[...2 lines deleted...]
-        <v>1997</v>
+        <v>1426</v>
+      </c>
+      <c r="C850" s="4" t="s">
+        <v>548</v>
       </c>
       <c r="D850" s="2"/>
       <c r="E850" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F850" s="5"/>
       <c r="G850" s="3"/>
       <c r="H850" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I850" s="6"/>
     </row>
     <row r="851" spans="1:9">
       <c r="A851" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B851" s="2" t="s">
-        <v>1425</v>
-[...2 lines deleted...]
-        <v>1426</v>
+        <v>1424</v>
+      </c>
+      <c r="C851" s="4">
+        <v>1997</v>
       </c>
       <c r="D851" s="2"/>
       <c r="E851" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F851" s="5"/>
       <c r="G851" s="3"/>
       <c r="H851" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I851" s="6"/>
     </row>
     <row r="852" spans="1:9">
       <c r="A852" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B852" s="2" t="s">
         <v>1427</v>
       </c>
-      <c r="C852" s="4">
-        <v>1998</v>
+      <c r="C852" s="4" t="s">
+        <v>1428</v>
       </c>
       <c r="D852" s="2"/>
       <c r="E852" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F852" s="5"/>
       <c r="G852" s="3"/>
       <c r="H852" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I852" s="6"/>
     </row>
     <row r="853" spans="1:9">
       <c r="A853" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B853" s="2" t="s">
-        <v>1428</v>
-[...1 lines deleted...]
-      <c r="C853" s="4" t="s">
         <v>1429</v>
+      </c>
+      <c r="C853" s="4">
+        <v>1998</v>
       </c>
       <c r="D853" s="2"/>
       <c r="E853" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F853" s="5"/>
       <c r="G853" s="3"/>
       <c r="H853" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I853" s="6"/>
     </row>
     <row r="854" spans="1:9">
       <c r="A854" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B854" s="2" t="s">
         <v>1430</v>
       </c>
-      <c r="C854" s="4">
-        <v>1999</v>
+      <c r="C854" s="4" t="s">
+        <v>1431</v>
       </c>
       <c r="D854" s="2"/>
       <c r="E854" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F854" s="5"/>
       <c r="G854" s="3"/>
       <c r="H854" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I854" s="6"/>
     </row>
     <row r="855" spans="1:9">
       <c r="A855" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B855" s="2" t="s">
-        <v>1431</v>
-[...1 lines deleted...]
-      <c r="C855" s="4" t="s">
         <v>1432</v>
+      </c>
+      <c r="C855" s="4">
+        <v>1999</v>
       </c>
       <c r="D855" s="2"/>
       <c r="E855" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F855" s="5"/>
       <c r="G855" s="3"/>
       <c r="H855" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I855" s="6"/>
     </row>
     <row r="856" spans="1:9">
       <c r="A856" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B856" s="2" t="s">
         <v>1433</v>
       </c>
-      <c r="C856" s="4">
-        <v>2000</v>
+      <c r="C856" s="4" t="s">
+        <v>1434</v>
       </c>
       <c r="D856" s="2"/>
       <c r="E856" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F856" s="5"/>
       <c r="G856" s="3"/>
       <c r="H856" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I856" s="6"/>
     </row>
     <row r="857" spans="1:9">
       <c r="A857" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B857" s="2" t="s">
-        <v>1434</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>1435</v>
+      </c>
+      <c r="C857" s="4">
+        <v>2000</v>
       </c>
       <c r="D857" s="2"/>
       <c r="E857" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F857" s="5"/>
       <c r="G857" s="3"/>
       <c r="H857" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I857" s="6"/>
     </row>
     <row r="858" spans="1:9">
       <c r="A858" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B858" s="2" t="s">
-        <v>1435</v>
-[...2 lines deleted...]
-        <v>2001</v>
+        <v>1436</v>
+      </c>
+      <c r="C858" s="4" t="s">
+        <v>560</v>
       </c>
       <c r="D858" s="2"/>
       <c r="E858" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F858" s="5"/>
       <c r="G858" s="3"/>
       <c r="H858" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I858" s="6"/>
     </row>
     <row r="859" spans="1:9">
       <c r="A859" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B859" s="2" t="s">
-        <v>1436</v>
-[...1 lines deleted...]
-      <c r="C859" s="4" t="s">
         <v>1437</v>
+      </c>
+      <c r="C859" s="4">
+        <v>2001</v>
       </c>
       <c r="D859" s="2"/>
       <c r="E859" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F859" s="5"/>
       <c r="G859" s="3"/>
       <c r="H859" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I859" s="6"/>
     </row>
     <row r="860" spans="1:9">
       <c r="A860" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B860" s="2" t="s">
         <v>1438</v>
       </c>
-      <c r="C860" s="4">
-        <v>2002</v>
+      <c r="C860" s="4" t="s">
+        <v>1439</v>
       </c>
       <c r="D860" s="2"/>
       <c r="E860" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F860" s="5"/>
       <c r="G860" s="3"/>
       <c r="H860" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I860" s="6"/>
     </row>
     <row r="861" spans="1:9">
       <c r="A861" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B861" s="2" t="s">
-        <v>1439</v>
-[...1 lines deleted...]
-      <c r="C861" s="4" t="s">
         <v>1440</v>
+      </c>
+      <c r="C861" s="4">
+        <v>2002</v>
       </c>
       <c r="D861" s="2"/>
       <c r="E861" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F861" s="5"/>
       <c r="G861" s="3"/>
       <c r="H861" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I861" s="6"/>
     </row>
     <row r="862" spans="1:9">
       <c r="A862" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B862" s="2" t="s">
         <v>1441</v>
       </c>
-      <c r="C862" s="4">
-        <v>2003</v>
+      <c r="C862" s="4" t="s">
+        <v>1442</v>
       </c>
       <c r="D862" s="2"/>
       <c r="E862" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F862" s="5"/>
       <c r="G862" s="3"/>
       <c r="H862" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I862" s="6"/>
     </row>
     <row r="863" spans="1:9">
       <c r="A863" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B863" s="2" t="s">
-        <v>1442</v>
-[...1 lines deleted...]
-      <c r="C863" s="4" t="s">
         <v>1443</v>
+      </c>
+      <c r="C863" s="4">
+        <v>2003</v>
       </c>
       <c r="D863" s="2"/>
       <c r="E863" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F863" s="5"/>
       <c r="G863" s="3"/>
       <c r="H863" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I863" s="6"/>
     </row>
     <row r="864" spans="1:9">
       <c r="A864" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B864" s="2" t="s">
         <v>1444</v>
       </c>
-      <c r="C864" s="4">
-        <v>2004</v>
+      <c r="C864" s="4" t="s">
+        <v>1445</v>
       </c>
       <c r="D864" s="2"/>
       <c r="E864" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F864" s="5"/>
       <c r="G864" s="3"/>
       <c r="H864" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I864" s="6"/>
     </row>
     <row r="865" spans="1:9">
       <c r="A865" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B865" s="2" t="s">
-        <v>1445</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>1446</v>
+      </c>
+      <c r="C865" s="4">
+        <v>2004</v>
       </c>
       <c r="D865" s="2"/>
       <c r="E865" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F865" s="5"/>
       <c r="G865" s="3"/>
       <c r="H865" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I865" s="6"/>
     </row>
     <row r="866" spans="1:9">
       <c r="A866" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B866" s="2" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-        <v>2005</v>
+        <v>1447</v>
+      </c>
+      <c r="C866" s="4" t="s">
+        <v>570</v>
       </c>
       <c r="D866" s="2"/>
       <c r="E866" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F866" s="5"/>
       <c r="G866" s="3"/>
       <c r="H866" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I866" s="6"/>
     </row>
     <row r="867" spans="1:9">
       <c r="A867" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B867" s="2" t="s">
-        <v>1447</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>1448</v>
+      </c>
+      <c r="C867" s="4">
+        <v>2005</v>
       </c>
       <c r="D867" s="2"/>
       <c r="E867" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F867" s="5"/>
       <c r="G867" s="3"/>
       <c r="H867" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I867" s="6"/>
     </row>
     <row r="868" spans="1:9">
       <c r="A868" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B868" s="2" t="s">
-        <v>1448</v>
-[...2 lines deleted...]
-        <v>2006</v>
+        <v>1449</v>
+      </c>
+      <c r="C868" s="4" t="s">
+        <v>90</v>
       </c>
       <c r="D868" s="2"/>
       <c r="E868" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F868" s="5"/>
       <c r="G868" s="3"/>
       <c r="H868" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I868" s="6"/>
     </row>
     <row r="869" spans="1:9">
       <c r="A869" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B869" s="2" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="C869" s="4">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D869" s="2"/>
       <c r="E869" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F869" s="5"/>
       <c r="G869" s="3"/>
       <c r="H869" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I869" s="6"/>
     </row>
     <row r="870" spans="1:9">
       <c r="A870" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B870" s="2" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="C870" s="4">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D870" s="2"/>
       <c r="E870" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F870" s="5"/>
       <c r="G870" s="3"/>
       <c r="H870" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I870" s="6"/>
     </row>
     <row r="871" spans="1:9">
       <c r="A871" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B871" s="2" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="C871" s="4">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D871" s="2"/>
       <c r="E871" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F871" s="5"/>
       <c r="G871" s="3"/>
       <c r="H871" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I871" s="6"/>
     </row>
     <row r="872" spans="1:9">
       <c r="A872" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B872" s="2" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C872" s="4">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D872" s="2"/>
       <c r="E872" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F872" s="5"/>
       <c r="G872" s="3"/>
       <c r="H872" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I872" s="6"/>
     </row>
     <row r="873" spans="1:9">
       <c r="A873" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B873" s="2" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="C873" s="4">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D873" s="2"/>
       <c r="E873" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F873" s="5"/>
       <c r="G873" s="3"/>
       <c r="H873" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I873" s="6"/>
     </row>
     <row r="874" spans="1:9">
       <c r="A874" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B874" s="2" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C874" s="4">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D874" s="2"/>
       <c r="E874" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F874" s="5"/>
       <c r="G874" s="3"/>
       <c r="H874" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I874" s="6"/>
     </row>
     <row r="875" spans="1:9">
       <c r="A875" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B875" s="2" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="C875" s="4">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D875" s="2"/>
       <c r="E875" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F875" s="5"/>
       <c r="G875" s="3"/>
       <c r="H875" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I875" s="6"/>
     </row>
     <row r="876" spans="1:9">
       <c r="A876" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B876" s="2" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="C876" s="4">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D876" s="2"/>
       <c r="E876" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F876" s="5"/>
       <c r="G876" s="3"/>
       <c r="H876" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I876" s="6"/>
     </row>
     <row r="877" spans="1:9">
       <c r="A877" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B877" s="2" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="C877" s="4">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D877" s="2"/>
       <c r="E877" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F877" s="5"/>
       <c r="G877" s="3"/>
       <c r="H877" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I877" s="6"/>
     </row>
     <row r="878" spans="1:9">
       <c r="A878" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B878" s="2" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="C878" s="4">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="D878" s="2"/>
       <c r="E878" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F878" s="5"/>
       <c r="G878" s="3"/>
       <c r="H878" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I878" s="6"/>
     </row>
     <row r="879" spans="1:9">
       <c r="A879" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B879" s="2" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="C879" s="4">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D879" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E879" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F879" s="5"/>
       <c r="G879" s="3"/>
       <c r="H879" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I879" s="6"/>
     </row>
     <row r="880" spans="1:9">
       <c r="A880" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B880" s="2" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="C880" s="4">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D880" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E880" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F880" s="5"/>
       <c r="G880" s="3"/>
       <c r="H880" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I880" s="6"/>
     </row>
     <row r="881" spans="1:9">
       <c r="A881" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B881" s="2" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="C881" s="4">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D881" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E881" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F881" s="5"/>
       <c r="G881" s="3"/>
       <c r="H881" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I881" s="6"/>
     </row>
     <row r="882" spans="1:9">
       <c r="A882" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B882" s="2" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="C882" s="4">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D882" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E882" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F882" s="5"/>
       <c r="G882" s="3"/>
       <c r="H882" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I882" s="6"/>
     </row>
     <row r="883" spans="1:9">
       <c r="A883" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B883" s="2" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="C883" s="4">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D883" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E883" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F883" s="5"/>
       <c r="G883" s="3"/>
       <c r="H883" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I883" s="6"/>
     </row>
     <row r="884" spans="1:9">
       <c r="A884" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B884" s="2" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="C884" s="4">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="D884" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E884" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F884" s="5"/>
       <c r="G884" s="3"/>
       <c r="H884" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I884" s="6"/>
     </row>
     <row r="885" spans="1:9">
       <c r="A885" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B885" s="2" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="C885" s="4">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="D885" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E885" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F885" s="5"/>
       <c r="G885" s="3"/>
       <c r="H885" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I885" s="6"/>
     </row>
     <row r="886" spans="1:9">
       <c r="A886" s="3" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B886" s="2" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="C886" s="4">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="D886" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E886" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F886" s="5"/>
       <c r="G886" s="3"/>
       <c r="H886" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I886" s="6"/>
     </row>
     <row r="887" spans="1:9">
       <c r="A887" s="3" t="s">
-        <v>1467</v>
+        <v>1380</v>
       </c>
       <c r="B887" s="2" t="s">
         <v>1468</v>
       </c>
-      <c r="C887" s="4" t="s">
-        <v>327</v>
+      <c r="C887" s="4">
+        <v>2024</v>
       </c>
       <c r="D887" s="2" t="s">
-        <v>1469</v>
+        <v>21</v>
       </c>
       <c r="E887" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="F887" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="F887" s="5"/>
       <c r="G887" s="3"/>
       <c r="H887" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I887" s="6"/>
     </row>
     <row r="888" spans="1:9">
       <c r="A888" s="3" t="s">
-        <v>1467</v>
+        <v>1380</v>
       </c>
       <c r="B888" s="2" t="s">
-        <v>1470</v>
+        <v>1469</v>
       </c>
       <c r="C888" s="4" t="s">
-        <v>1153</v>
+        <v>1325</v>
       </c>
       <c r="D888" s="2" t="s">
-        <v>1469</v>
+        <v>21</v>
       </c>
       <c r="E888" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="F888" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="F888" s="5"/>
       <c r="G888" s="3"/>
       <c r="H888" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I888" s="6"/>
     </row>
     <row r="889" spans="1:9">
       <c r="A889" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B889" s="2" t="s">
         <v>1471</v>
       </c>
       <c r="C889" s="4" t="s">
-        <v>751</v>
+        <v>327</v>
       </c>
       <c r="D889" s="2" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="E889" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F889" s="5">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="G889" s="3"/>
       <c r="H889" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I889" s="6"/>
     </row>
     <row r="890" spans="1:9">
       <c r="A890" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B890" s="2" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C890" s="4" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D890" s="2" t="s">
         <v>1472</v>
-      </c>
-[...4 lines deleted...]
-        <v>1469</v>
       </c>
       <c r="E890" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F890" s="5">
         <v>500</v>
       </c>
       <c r="G890" s="3"/>
       <c r="H890" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I890" s="6"/>
     </row>
     <row r="891" spans="1:9">
       <c r="A891" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B891" s="2" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="C891" s="4" t="s">
-        <v>1173</v>
+        <v>751</v>
       </c>
       <c r="D891" s="2" t="s">
-        <v>1474</v>
+        <v>1472</v>
       </c>
       <c r="E891" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F891" s="5">
         <v>500</v>
       </c>
       <c r="G891" s="3"/>
       <c r="H891" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I891" s="6"/>
     </row>
     <row r="892" spans="1:9">
       <c r="A892" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B892" s="2" t="s">
         <v>1475</v>
       </c>
       <c r="C892" s="4" t="s">
-        <v>759</v>
+        <v>1168</v>
       </c>
       <c r="D892" s="2" t="s">
-        <v>1474</v>
+        <v>1472</v>
       </c>
       <c r="E892" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F892" s="5">
         <v>500</v>
       </c>
       <c r="G892" s="3"/>
       <c r="H892" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I892" s="6"/>
     </row>
     <row r="893" spans="1:9">
       <c r="A893" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B893" s="2" t="s">
         <v>1476</v>
       </c>
       <c r="C893" s="4" t="s">
-        <v>1181</v>
+        <v>1173</v>
       </c>
       <c r="D893" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E893" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F893" s="5">
         <v>500</v>
       </c>
       <c r="G893" s="3"/>
       <c r="H893" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I893" s="6"/>
     </row>
     <row r="894" spans="1:9">
       <c r="A894" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B894" s="2" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C894" s="4" t="s">
+        <v>759</v>
+      </c>
+      <c r="D894" s="2" t="s">
         <v>1477</v>
-      </c>
-[...4 lines deleted...]
-        <v>1474</v>
       </c>
       <c r="E894" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F894" s="5">
         <v>500</v>
       </c>
       <c r="G894" s="3"/>
       <c r="H894" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I894" s="6"/>
     </row>
     <row r="895" spans="1:9">
       <c r="A895" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B895" s="2" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="C895" s="4" t="s">
-        <v>762</v>
+        <v>1181</v>
       </c>
       <c r="D895" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E895" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F895" s="5">
         <v>500</v>
       </c>
       <c r="G895" s="3"/>
       <c r="H895" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I895" s="6"/>
     </row>
     <row r="896" spans="1:9">
       <c r="A896" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B896" s="2" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="C896" s="4" t="s">
-        <v>1193</v>
+        <v>1185</v>
       </c>
       <c r="D896" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E896" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F896" s="5">
         <v>500</v>
       </c>
       <c r="G896" s="3"/>
       <c r="H896" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I896" s="6"/>
     </row>
     <row r="897" spans="1:9">
       <c r="A897" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B897" s="2" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="C897" s="4" t="s">
-        <v>784</v>
+        <v>762</v>
       </c>
       <c r="D897" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E897" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F897" s="5">
         <v>500</v>
       </c>
       <c r="G897" s="3"/>
       <c r="H897" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I897" s="6"/>
     </row>
     <row r="898" spans="1:9">
       <c r="A898" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B898" s="2" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="C898" s="4" t="s">
-        <v>1200</v>
+        <v>1193</v>
       </c>
       <c r="D898" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E898" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F898" s="5">
         <v>500</v>
       </c>
       <c r="G898" s="3"/>
       <c r="H898" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I898" s="6"/>
     </row>
     <row r="899" spans="1:9">
       <c r="A899" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B899" s="2" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="C899" s="4" t="s">
-        <v>1205</v>
+        <v>784</v>
       </c>
       <c r="D899" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E899" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F899" s="5">
-        <v>600</v>
+        <v>500</v>
       </c>
       <c r="G899" s="3"/>
       <c r="H899" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I899" s="6"/>
     </row>
     <row r="900" spans="1:9">
       <c r="A900" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B900" s="2" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="C900" s="4" t="s">
-        <v>788</v>
+        <v>1200</v>
       </c>
       <c r="D900" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E900" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F900" s="5">
-        <v>600</v>
+        <v>500</v>
       </c>
       <c r="G900" s="3"/>
       <c r="H900" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I900" s="6"/>
     </row>
     <row r="901" spans="1:9">
       <c r="A901" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B901" s="2" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C901" s="4" t="s">
-        <v>662</v>
+        <v>1205</v>
       </c>
       <c r="D901" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E901" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F901" s="5">
         <v>600</v>
       </c>
       <c r="G901" s="3"/>
       <c r="H901" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I901" s="6"/>
     </row>
     <row r="902" spans="1:9">
       <c r="A902" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B902" s="2" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="C902" s="4" t="s">
-        <v>1216</v>
+        <v>788</v>
       </c>
       <c r="D902" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E902" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F902" s="5">
         <v>600</v>
       </c>
       <c r="G902" s="3"/>
       <c r="H902" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I902" s="6"/>
     </row>
     <row r="903" spans="1:9">
       <c r="A903" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B903" s="2" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="C903" s="4" t="s">
-        <v>1220</v>
+        <v>662</v>
       </c>
       <c r="D903" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E903" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F903" s="5">
         <v>600</v>
       </c>
       <c r="G903" s="3"/>
       <c r="H903" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I903" s="6"/>
     </row>
     <row r="904" spans="1:9">
       <c r="A904" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B904" s="2" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="C904" s="4" t="s">
-        <v>378</v>
+        <v>1216</v>
       </c>
       <c r="D904" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E904" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F904" s="5">
         <v>600</v>
       </c>
       <c r="G904" s="3"/>
       <c r="H904" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I904" s="6"/>
     </row>
     <row r="905" spans="1:9">
       <c r="A905" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B905" s="2" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="C905" s="4" t="s">
-        <v>1228</v>
+        <v>1220</v>
       </c>
       <c r="D905" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E905" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F905" s="5">
         <v>600</v>
       </c>
       <c r="G905" s="3"/>
       <c r="H905" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I905" s="6"/>
     </row>
     <row r="906" spans="1:9">
       <c r="A906" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B906" s="2" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="C906" s="4" t="s">
-        <v>1232</v>
+        <v>378</v>
       </c>
       <c r="D906" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E906" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F906" s="5">
         <v>600</v>
       </c>
       <c r="G906" s="3"/>
       <c r="H906" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I906" s="6"/>
     </row>
     <row r="907" spans="1:9">
       <c r="A907" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B907" s="2" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="C907" s="4" t="s">
-        <v>773</v>
+        <v>1228</v>
       </c>
       <c r="D907" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E907" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F907" s="5">
         <v>600</v>
       </c>
       <c r="G907" s="3"/>
       <c r="H907" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I907" s="6"/>
     </row>
     <row r="908" spans="1:9">
       <c r="A908" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B908" s="2" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="C908" s="4" t="s">
-        <v>1492</v>
+        <v>1232</v>
       </c>
       <c r="D908" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E908" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F908" s="5">
         <v>600</v>
       </c>
       <c r="G908" s="3"/>
       <c r="H908" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I908" s="6"/>
     </row>
     <row r="909" spans="1:9">
       <c r="A909" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B909" s="2" t="s">
         <v>1493</v>
       </c>
       <c r="C909" s="4" t="s">
-        <v>1494</v>
+        <v>773</v>
       </c>
       <c r="D909" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E909" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F909" s="5">
         <v>600</v>
       </c>
       <c r="G909" s="3"/>
       <c r="H909" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I909" s="6"/>
     </row>
     <row r="910" spans="1:9">
       <c r="A910" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B910" s="2" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C910" s="4" t="s">
         <v>1495</v>
       </c>
-      <c r="C910" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D910" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E910" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F910" s="5">
         <v>600</v>
       </c>
       <c r="G910" s="3"/>
       <c r="H910" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I910" s="6"/>
     </row>
     <row r="911" spans="1:9">
       <c r="A911" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B911" s="2" t="s">
         <v>1496</v>
       </c>
       <c r="C911" s="4" t="s">
-        <v>798</v>
+        <v>1497</v>
       </c>
       <c r="D911" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E911" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F911" s="5">
         <v>600</v>
       </c>
       <c r="G911" s="3"/>
       <c r="H911" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I911" s="6"/>
     </row>
     <row r="912" spans="1:9">
       <c r="A912" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B912" s="2" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="C912" s="4" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="D912" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E912" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F912" s="5">
         <v>600</v>
       </c>
       <c r="G912" s="3"/>
       <c r="H912" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I912" s="6"/>
     </row>
     <row r="913" spans="1:9">
       <c r="A913" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B913" s="2" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="C913" s="4" t="s">
-        <v>1253</v>
+        <v>798</v>
       </c>
       <c r="D913" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E913" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F913" s="5">
         <v>600</v>
       </c>
       <c r="G913" s="3"/>
       <c r="H913" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I913" s="6"/>
     </row>
     <row r="914" spans="1:9">
       <c r="A914" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B914" s="2" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="C914" s="4" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="D914" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E914" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F914" s="5">
         <v>600</v>
       </c>
       <c r="G914" s="3"/>
       <c r="H914" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I914" s="6"/>
     </row>
     <row r="915" spans="1:9">
       <c r="A915" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B915" s="2" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="C915" s="4" t="s">
-        <v>1258</v>
+        <v>1253</v>
       </c>
       <c r="D915" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E915" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F915" s="5">
         <v>600</v>
       </c>
       <c r="G915" s="3"/>
       <c r="H915" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I915" s="6"/>
     </row>
     <row r="916" spans="1:9">
       <c r="A916" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B916" s="2" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="C916" s="4" t="s">
-        <v>429</v>
+        <v>413</v>
       </c>
       <c r="D916" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E916" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F916" s="5">
         <v>600</v>
       </c>
       <c r="G916" s="3"/>
       <c r="H916" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I916" s="6"/>
     </row>
     <row r="917" spans="1:9">
       <c r="A917" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B917" s="2" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="C917" s="4" t="s">
-        <v>673</v>
+        <v>1258</v>
       </c>
       <c r="D917" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E917" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F917" s="5">
         <v>600</v>
       </c>
       <c r="G917" s="3"/>
       <c r="H917" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I917" s="6"/>
     </row>
     <row r="918" spans="1:9">
       <c r="A918" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B918" s="2" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="C918" s="4" t="s">
-        <v>676</v>
+        <v>429</v>
       </c>
       <c r="D918" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E918" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F918" s="5">
         <v>600</v>
       </c>
       <c r="G918" s="3"/>
       <c r="H918" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I918" s="6"/>
     </row>
     <row r="919" spans="1:9">
       <c r="A919" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B919" s="2" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="C919" s="4" t="s">
-        <v>1270</v>
+        <v>673</v>
       </c>
       <c r="D919" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E919" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F919" s="5">
         <v>600</v>
       </c>
       <c r="G919" s="3"/>
       <c r="H919" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I919" s="6"/>
     </row>
     <row r="920" spans="1:9">
       <c r="A920" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B920" s="2" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C920" s="4" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="D920" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E920" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F920" s="5">
         <v>600</v>
       </c>
       <c r="G920" s="3"/>
       <c r="H920" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I920" s="6"/>
     </row>
     <row r="921" spans="1:9">
       <c r="A921" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B921" s="2" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="C921" s="4" t="s">
-        <v>1277</v>
+        <v>1270</v>
       </c>
       <c r="D921" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E921" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F921" s="5">
         <v>600</v>
       </c>
       <c r="G921" s="3"/>
       <c r="H921" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I921" s="6"/>
     </row>
     <row r="922" spans="1:9">
       <c r="A922" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B922" s="2" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="C922" s="4" t="s">
-        <v>443</v>
+        <v>681</v>
       </c>
       <c r="D922" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E922" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F922" s="5">
         <v>600</v>
       </c>
       <c r="G922" s="3"/>
       <c r="H922" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I922" s="6"/>
     </row>
     <row r="923" spans="1:9">
       <c r="A923" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B923" s="2" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="C923" s="4" t="s">
-        <v>446</v>
+        <v>1277</v>
       </c>
       <c r="D923" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E923" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F923" s="5">
         <v>600</v>
       </c>
       <c r="G923" s="3"/>
       <c r="H923" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I923" s="6"/>
     </row>
     <row r="924" spans="1:9">
       <c r="A924" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B924" s="2" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="C924" s="4" t="s">
-        <v>1295</v>
+        <v>443</v>
       </c>
       <c r="D924" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E924" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="F924" s="5"/>
+      <c r="F924" s="5">
+        <v>600</v>
+      </c>
       <c r="G924" s="3"/>
       <c r="H924" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I924" s="6"/>
     </row>
     <row r="925" spans="1:9">
       <c r="A925" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B925" s="2" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="C925" s="4" t="s">
-        <v>1303</v>
+        <v>446</v>
       </c>
       <c r="D925" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E925" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="F925" s="5"/>
+      <c r="F925" s="5">
+        <v>600</v>
+      </c>
       <c r="G925" s="3"/>
       <c r="H925" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I925" s="6"/>
     </row>
     <row r="926" spans="1:9">
       <c r="A926" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B926" s="2" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="C926" s="4" t="s">
-        <v>1311</v>
+        <v>1295</v>
       </c>
       <c r="D926" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E926" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F926" s="5"/>
       <c r="G926" s="3"/>
       <c r="H926" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I926" s="6"/>
     </row>
     <row r="927" spans="1:9">
       <c r="A927" s="3" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B927" s="2" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="C927" s="4" t="s">
-        <v>1318</v>
+        <v>1303</v>
       </c>
       <c r="D927" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="E927" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F927" s="5"/>
       <c r="G927" s="3"/>
       <c r="H927" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I927" s="6"/>
+    </row>
+    <row r="928" spans="1:9">
+      <c r="A928" s="3" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B928" s="2" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C928" s="4" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D928" s="2" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E928" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F928" s="5"/>
+      <c r="G928" s="3"/>
+      <c r="H928" s="2" t="s">
+        <v>1383</v>
+      </c>
+      <c r="I928" s="6"/>
+    </row>
+    <row r="929" spans="1:9">
+      <c r="A929" s="3" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B929" s="2" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C929" s="4" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D929" s="2" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E929" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F929" s="5"/>
+      <c r="G929" s="3"/>
+      <c r="H929" s="2" t="s">
+        <v>1383</v>
+      </c>
+      <c r="I929" s="6"/>
+    </row>
+    <row r="930" spans="1:9">
+      <c r="A930" s="3" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B930" s="2" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C930" s="4" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D930" s="2" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E930" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F930" s="5"/>
+      <c r="G930" s="3"/>
+      <c r="H930" s="2" t="s">
+        <v>1383</v>
+      </c>
+      <c r="I930" s="6"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-    <oddHeader>&amp;C歷史語言研究所出版品價目表&amp;R20260610</oddHeader>
+    <oddHeader>&amp;C歷史語言研究所出版品價目表&amp;R20260726</oddHeader>
     <oddFooter>&amp;L&amp;B&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>20260610 出版品分類價目表</vt:lpstr>
+      <vt:lpstr>20260726 出版品分類價目表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>